--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,662 +54,662 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Faria Lemos - PMFL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_no_011_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_no_011_2023.pdf</t>
   </si>
   <si>
     <t>“Fixa a remuneração dos Agentes de Comunitários de Saúde e Agentes de Combates às Endemias e dá outras Providências”.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_012_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_012_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a dispensar cobrança via protesto e judicial Imposto Predial Territorial Urbano (IPTU) e Imposto Sobre Serviços _x000D_
 (ISS) do ano de 2018, 2019, 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_013_2023_novo.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_013_2023_novo.pdf</t>
   </si>
   <si>
     <t>“Acresce parágrafo ao artigo 7º da Lei 2.051, de 04 de novembro de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_014_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_014_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação do vestiário do Campo de Futebol do bairro São Mateus.”</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_015_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_015_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo firmar convênio entre o Hospital São Vicente de Paulo para fins de execução de serviços médicos e dá outras providências”.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_no_016_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_no_016_2023.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 5º da Lei Municipal nº 2.055/2022, passando o limite dos créditos adicionais suplementares de 05,00% para 10,00% e dá outras providências”</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_no_017_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_no_017_2023.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Orçamento fiscal, para o Exercício Financeiro de 2024 e dá outras providências”</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_no_018_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_no_018_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a adquirir o imóvel que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_019_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_019_2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece Programa Municipal de Atendimento ao Produtor Rural do Município de Faria Lemos e dá outras providências”</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_020_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_020_2023.pdf</t>
   </si>
   <si>
     <t>“Institui o processo democrático de escolha de diretores das escolas municipais de Faria Lemos, em atendimento à meta 19 do Plano Nacional de Educação e do Plano Municipal de Educação e dá outras providências”</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_021_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_021_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o município de Faria Lemos/MG a dispor sobre a jornada de trabalho e efetuar complementação para atingir o piso salarial para os profissionais de Enfermagem no âmbito do município e dá outras providências”.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_022_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_022_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o município de Faria Lemos a liquidar Débitos de Precatórias Judiciais, mediante acordo direito com seus credores, nos termos do art. 102, parágrafo 1º. do Ato das Disposições Constitucionais Transitórias da Constituição da República”</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_023_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_023_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Abertura de Crédito Adicional Especial em atendimento a Lei Complementar 195/2022 Lei Paulo Gustavo e dá outras providências".</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_024_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_024_2023.pdf</t>
   </si>
   <si>
     <t>"Altera nível do cargo Diretor Escolar e dá outras providências".</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_no_025_2023_alterado.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_no_025_2023_alterado.pdf</t>
   </si>
   <si>
     <t>"Institui e Autoriza o Poder Executivo Municipal, através da Secretaria Municipal de Saúde, a realizar o Pagamento de Gratificação por desempenho aos Profissionais da Saúde Bucal da Atenção Básica e dá outras providências".</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_no_026_2023.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_no_026_2023.pdf</t>
   </si>
   <si>
     <t>“Ratifica, na forma do art. 12 da Lei nº 11.107, de 6 de abril de 2005, a extinção do Consórcio Intermunicipal de Desenvolvimento Socioambiental e Infraestrutura”.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_007_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_007_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 88 do Regimento Interno, a presente Indicação, solicitando ao Senhor Prefeito que cubra o pátio da Creche Chapeuzinho Amarelo.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leonardo Paz</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_009_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_009_leonardo.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 88 do Regimento Interno, a presente Indicação de mudança da sala de fisioterapia e contratação de mais um fisioterapeuta.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_026_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_026_leonardo.docx</t>
   </si>
   <si>
     <t>solicito da secretaria de obras que execute uma reforma na ponte situada perto da Cachoeira Véu de Noiva, na Vila do Cafarnaum</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Felipe Sousa</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_027_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_027_felipe.docx</t>
   </si>
   <si>
     <t>Indico que a Prefeitura Municipal, por meio da Secretaria de Saúde, faça a aquisição de um aparelho de Ultrassom para atender as demandas da nossa população, principalmente as mulheres e gestantes.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_no_028_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_no_028_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Sr: Prefeito Municipal que concretize o projeto da Fábrica de Costura e realize uma Parceria Público Privado fazendo a concessão para uma empresa especializada do ramo.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_029_moncao_de_aplausos_out.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_029_moncao_de_aplausos_out.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 88 do Regimento Interno, a presente Indicação para apreciação deste plenário para ser agraciado com a monção de aplausos em homenagem ao “Dia dos Professores”.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Fábio da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_030_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_030_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que direcione as atenções do setor de obras, para as ruas Coronel Novais e José Claudio Valadão Ferraz que estão com desníveis nos paralelepípedos.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_031_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_031_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que instale postes de iluminação no trevo de Faria Lemos e também um redutor de velocidade.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Antônio Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_032_antonio_nogueira.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_032_antonio_nogueira.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que construa pontos de ônibus ao redor da cidade para atender as pessoas que usam esse meio de transporte.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_033_antonio_nogueira.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_033_antonio_nogueira.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando ao Poder Executivo que promova a instalação de lixeiras na Praça José Ferreira.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_no_034_leonardo_mocao.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_no_034_leonardo_mocao.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 88 do Regimento Interno, a presente Indicação para apreciação deste plenário, para ser agraciada na Sessão Solene de Monção de Aplausos em homenagem ao “Dia dos Professores”, a qual tenho a honra de indicar a senhora: Linda Batista da Silva</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>João Emmanuel</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_no_035_joao_emmanuel.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_no_035_joao_emmanuel.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando do Setor de Obras o conserto com urgência de um muro na rua Pedro de Oliveira, nº 113.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_no_036_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_no_036_felipe.docx</t>
   </si>
   <si>
     <t>Indicação Projeto de lei que proíbe a utilização, a queima e a soltura de fogos de estampidos e de artificio.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_no_037_felipe_sousa_maggi.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_no_037_felipe_sousa_maggi.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 46, inc. V, alínea E, do Regimento Interno, a presente Indicação para apreciação deste plenário, para ser agraciado como Cidadão Honorário em homenagem as benfeitorias para o nosso município, Excelentíssimo Senhor Deputado, Rafael Martins de Souza.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_no_038_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_no_038_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que providencie a recomposição salarial de 7 aposentados que estão na folha de pagamento da prefeitura há mais de 25 anos e se encontram com os salários defasados.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_no_039_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_no_039_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que faça uma cobrança a empresa terceirizada pela Cemig, solicitando a troca de lâmpadas queimadas na cidade e também cobre da Empresa Copasa uma solução para a falta de água na parte alta da cidade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_no_040_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_no_040_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, que seja feita a recomposição salarial para a classe de pedreiros, cujo o salário base é de 1564,99 (mil quinhentos e sessenta e quatro reais e noventa e nove centavos) e também para os trabalhadores braçal de manutenção de serviços urbanos, cujo o salário base é de 1332,42 (mil trezentos e trinta e dois reais e quarenta e dois centavos).</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_no_041_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_no_041_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, a recolocação das placas dos homenageados na Creche CMEI II, são as placas com o nome da creche como “Silvia Cunha”, as salas “Rita de Cássia dos Santos” e “Margarida das Graças C. Gonçalves” e do refeitório “Maria Carolina Filha”._x000D_
 E também a recolocação da placa com o nome da quadra localizada perto da Fefal, como “Joaquim Custódio da Silva”.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_042_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_042_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que instale uma placa de sinalização no cruzamento das ruas Moreira Carneiro com Honório Pereira e Coronel João Marcelino.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_043_felipe_sousa_maggi.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_043_felipe_sousa_maggi.docx</t>
   </si>
   <si>
     <t>Venho por meio deste apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando ao Poder Executivo em conjunto com o Departamento de Cultura a transformação do conhecido “Bicão” em Patrimônio Cultural Imaterial.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_no_044_felipe_e_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_no_044_felipe_e_leonardo.docx</t>
   </si>
   <si>
     <t>Indicamos ao poder Executivo por meio da Secretaria de Educação que realiza a lotação, mediante a projeto de lei, dos servidores concursados para cargo de Servente Escolar. Seguindo os mesmos critérios adotados na lotação dos professores lei complementar n°11/2016 - artigos 41; 42; 43 e 44</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_no_045_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_no_045_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Presidente, nos termos do art. 88 do Regimento Interno, para que seja feita uma homenagem aos responsáveis pela emancipação do município de Faria Lemos, aos senhores, Jarbas Pinto de Souza Franco, João Lopes Rodrigues, João Carlos de Souza e Lindolfo Drumond Costa.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_no_046_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_no_046_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, nos termos do art. 88 do Regimento Interno, para que crie uma galeria dos responsáveis pela emancipação do município de Faria Lemos, no museu da Estação Ferroviária “Luiz Gonzaga Drumond”. São eles, os senhores Jarbas Pinto de Souza Franco, João Lopes Rodrigues, João Carlos de Souza e Lindolfo Drumond.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_no_047_homenageados_sessao_solene.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_no_047_homenageados_sessao_solene.docx</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 88 do Regimento Interno, a presente Indicação para apreciação deste plenário para ser agraciado com o Título de Cidadão Benemérito ou Honorário na Sessão Solene, a qual teremos a honra de indicar os senhores e as senhoras: Maria Neide Matias da Silva, Heloísa Helena Ventura Pereira, Silá Pires Pimenta Silva, Valmir Gomes da Silva, Jonathan Barboza da Silva Carletti, Elton Rosa, Ivan Anacleto Toledo, Vicente Gomes Tolentino, Aparecida de Jesus Ferreira Ribeiro.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_no_048_felipe_sousa_maggi.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_no_048_felipe_sousa_maggi.docx</t>
   </si>
   <si>
     <t>Venho por meio deste apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando ao Poder Executivo em conjunto com o Departamento de Cultura, a transformação do conhecido “Veteranos São Mateus” em Patrimônio Cultural Imaterial.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_resolucao_006_compra_do_carro_2023.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_resolucao_006_compra_do_carro_2023.docx</t>
   </si>
   <si>
     <t>“Cria dotações para o exercício financeiro de 2023 com crédito adicional especial da Câmara Municipal de Faria Lemos/MG para aquisição de veículo e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_resolucao_007_gratificacao.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_resolucao_007_gratificacao.pdf</t>
   </si>
   <si>
     <t>“Institui gratificação ao Agente de Contratação, Equipe de Apoio e Comissão de Contratação de que trata a Lei Federal nº 14.133/2021”.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_030_felipe_sousa_maggi.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_030_felipe_sousa_maggi.docx</t>
   </si>
   <si>
     <t>Requer informações ao Excelentíssimo Prefeito e a Secretaria de Ensino, Cultura e Lazer, acerca da indicação nº 006/2022.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_035_2023_leonardo_paz.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_035_2023_leonardo_paz.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito e a Secretaria de Saúde por meio da Vigilância Sanitária, uma vistoria no lote situado a rua Oir Corrêa de Moraes, para que seja tomada as providências necessárias de acordo com o art. 153, inciso XII, da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_044_2023_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_044_2023_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117 do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer ao Excelentíssimo Prefeito e a Presidente da Associação Farialemense de Proteção dos Animais, as seguintes informações:_x000D_
 _x000D_
 •	Se está sendo repassado todos meses uma verba para Associação, caso esteja, como está verba está sendo usada._x000D_
 •	E o que a Associação tem feito para contenção dos acidentes e ataques causados pelos cães de rua.</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Requerimento de Interstício</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_028_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_028_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>LJR - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_031_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_031_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 031 da Comissão de Legislação, Justiça e Redação Final, solicitando dispensa de interstício para que o Projeto de Lei nº 014/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_032_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_032_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 032, da Comissão de Legislação, Justiça e Redação Final; Finanças e Orçamento e Educação, Saúde e Assistência solicitando dispensa de interstício para que o Projeto de Lei nº 015/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_033_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_033_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 033, das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, solicitando dispensa de interstício para que o Projeto de Lei nº 018/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_034_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_034_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 034 das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento e Educação, Saúde e Assistência, solicitando dispensa de interstício para que o Projeto de Lei nº 020/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento nº 039 das Comissões de Legislação, Justiça e Redação Final; Educação, saúde e Assistência e Finanças e Orçamento, solicitando dispensa de interstício para que o Projeto de Lei nº 021/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_040_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_040_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento de Interstício nº 040 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, solicitando dispensa de interstício para que o Projeto de Lei nº 023/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_041_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_041_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento de Interstício nº 041 das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência, solicitando dispensa de interstício para que o Projeto de Lei nº 024/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_042_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_042_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento de Interstício nº 042 das Comissões de Legislação, Justiça e Redação Final; Educação, Saúde e Assistência e Finanças e Orçamento, solicitando dispensa de interstício para que o Projeto de Lei nº 025/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_045_2023_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_045_2023_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento de Interstício nº 045 das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento; Educação, Saúde e Assistência e Obras e Serviços Públicos, solicitando dispensa de interstício para que o Projeto de Lei nº 026/2023, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>As Comissões opinam com Parecer favorável referente ao Projeto de Lei nº 021/2023</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/2_parecer_das_comissoes_projeto_no_022_2023.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/2_parecer_das_comissoes_projeto_no_022_2023.docx</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento opinam com Parecer favorável, referente ao Projeto de Lei nº 022/2023.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/parecer_das_comissoes_projeto_023_2023.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/parecer_das_comissoes_projeto_023_2023.docx</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento opinam com Parecer favorável, referente ao Projeto de Lei nº 023/2023.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_das_comissoes_projeto_no_024_2023.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_das_comissoes_projeto_no_024_2023.docx</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento opinam com Parecer favorável, referente ao Projeto de Lei nº 024/2023.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_das_comissoes_projeto_no_025_2023.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_das_comissoes_projeto_no_025_2023.docx</t>
   </si>
   <si>
     <t>As Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento opinam com Parecer favorável, referente ao Projeto de Lei nº 025/2023.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pareceres_comissoes_-_projeto_no_026_2023.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pareceres_comissoes_-_projeto_no_026_2023.docx</t>
   </si>
   <si>
     <t>AS COMISSÕES OPINARAM COM PARECER FAVORÁVEL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1016,68 +1016,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_no_011_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_012_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_013_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_015_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_no_016_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_no_017_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_no_018_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_019_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_020_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_021_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_022_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_023_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_024_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_no_025_2023_alterado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_no_026_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_007_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_009_leonardo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_026_leonardo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_027_felipe.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_no_028_felipe.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_029_moncao_de_aplausos_out.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_030_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_031_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_032_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_033_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_no_034_leonardo_mocao.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_no_035_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_no_036_felipe.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_no_037_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_no_038_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_no_039_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_no_040_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_no_041_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_042_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_043_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_no_044_felipe_e_leonardo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_no_045_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_no_046_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_no_047_homenageados_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_no_048_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_resolucao_006_compra_do_carro_2023.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_resolucao_007_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_030_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_035_2023_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_044_2023_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_028_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_031_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_032_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_033_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_034_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_040_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_041_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_042_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_045_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/2_parecer_das_comissoes_projeto_no_022_2023.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/parecer_das_comissoes_projeto_023_2023.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_das_comissoes_projeto_no_024_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_das_comissoes_projeto_no_025_2023.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pareceres_comissoes_-_projeto_no_026_2023.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_no_011_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_012_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/11/projeto_de_lei_013_2023_novo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_014_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_015_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_no_016_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_no_017_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_no_018_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_019_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_020_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_021_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_022_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_023_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_024_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_no_025_2023_alterado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_no_026_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_007_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_009_leonardo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_026_leonardo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_027_felipe.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_no_028_felipe.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_029_moncao_de_aplausos_out.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_030_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_031_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_032_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_033_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_no_034_leonardo_mocao.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_no_035_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_no_036_felipe.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_no_037_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_no_038_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_no_039_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_no_040_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_no_041_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_042_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_043_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_no_044_felipe_e_leonardo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_no_045_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_no_046_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_no_047_homenageados_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_no_048_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_resolucao_006_compra_do_carro_2023.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_resolucao_007_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_030_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_035_2023_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_044_2023_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_028_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_031_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_032_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_033_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_034_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_040_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_041_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_042_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_045_2023_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/52/2_parecer_das_comissoes_projeto_no_022_2023.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/53/parecer_das_comissoes_projeto_023_2023.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_das_comissoes_projeto_no_024_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_das_comissoes_projeto_no_025_2023.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pareceres_comissoes_-_projeto_no_026_2023.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>