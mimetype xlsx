--- v0 (2025-12-11)
+++ v1 (2026-06-06)
@@ -54,885 +54,885 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Faria Lemos - PMFL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_001_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_001_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação do Centro Cultural da Vila do Cafarnaum de Faria Lemos e dá outras providencias"</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_no_002_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_no_002_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da Praça do Cafarnaum de Faria Lemos e dá outras providências".</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_no_003_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_no_003_2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza pagamento retroativo da diferença salarial de maio a setembro de 2022 e dá outras providências”</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_no_004_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_no_004_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a recomposição do vencimento dos servidores públicos municipais ativos e inativos e dá outras providências”</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_005_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_005_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica (QMEB) ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica e da outras providências”</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_006_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_006_2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Adicional Especial da Criação da Escola Tempo Integral instituído pela Lei Federal nº 14.640, 31 de julho de 2023 e da outras providências”.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“Revoga disposição da Lei Municipal n.º 002/2005, de 30 de dezembro de 2005, que especifica”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_008_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_008_2024.pdf</t>
   </si>
   <si>
     <t>“Aprova o Loteamento Novo Horizonte e dá outras providências”.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a adquirir bem imóvel através de desapropriação amigável e/ou judicial e dá outras providências”</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_011_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_011_2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza conceder subvenção social a Corporação Musical José Ferreira, para auxiliar nas despesas, manutenção, obras e incentivo e da outras providências”.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_012_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_012_2024.pdf</t>
   </si>
   <si>
     <t>“Acresce parágrafo único ao Artigo 2º da Lei 81/2002, de 27 maio de 2002 e da outras providências”</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Orçamento fiscal, para o Exercício Financeiro de 2025, e dá outras providências”</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>“Dispõe sobre o Serviço de Acolhimento Familiar Provisório de Crianças e Adolescentes em situação de privação temporária do convívio com a família de origem, denominado "Serviço Família Acolhedora" e estabelece outras providências”.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_no_015_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_no_015_2024.pdf</t>
   </si>
   <si>
     <t>“Altera artigo 5º da Lei n. 2.074/2023 e dá outras providencias”</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_no_016_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_no_016_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação da Execução do Calçadão localizado na Rua Coronel João Marcelino, e dá outras providencias”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_no_017_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_no_017_2024.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 5º da Lei Municipal nº 2077/2023, passando o limite dos créditos adicionais suplementares de 05,00%, para 10,00% e dá outras providências”</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_no_018_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_no_018_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da UBS – Unidade Básica de Saúde de Faria Lemos e dá outras providências”, para a Comissão de Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_019_2024.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_019_2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Fundo Municipal de Educação – FME do Munícipio de Faria Lemos, Estado de Minas Gerais e da outras providencias”</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Emmanuel</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_001_joao_emmanuel.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_001_joao_emmanuel.docx</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal conceda recomposição salarial aos servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Felipe Sousa</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_002_felipe_sousa_maggi.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_002_felipe_sousa_maggi.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando ao Poder Executivo que coloque pisos antiderrapantes na saída do Vestiário “Jorge Lindolfo Geraldo”.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Fábio da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_003_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_003_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, a construção de um bueiro na Rua Pedro de Oliveira, nº 186.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_004_felipe_sousa_maggi.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_004_felipe_sousa_maggi.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando a Secretaria de Saúde que faça aquisição de cadeirinhas e assentos para os veículos, de acordo com a Resolução 819, de 17 de março de 2021 do CONTRAN.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Leonardo Paz</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_005_leonardo_paz.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_005_leonardo_paz.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação de Projeto de Lei: “INSTITUI COMO ÁREA DO CONHECIMENTO A SER INTRODUZIDA NAS ESCOLAS MUNICIPAIS O CONTEÚDO DE DIREITO POR MEIO DO PROGRAMA "DIREITO NA ESCOLA" E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Antônio Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_no_006_antonio_nogueira.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_no_006_antonio_nogueira.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando que instale placas informativas na estrada do município, sobre a Lei nº 12.305, de 2 de agosto de 2010, que proíbe o descarte irregular de lixo em vias públicas, bem como o artigo 172 da Lei nº 9.503, de 23 de setembro de 1997, Código de Trânsito Brasileiro, garantem multa a quem descarta objetos em vias públicas.  _x000D_
 Caso seja possível, instalar lixeiras nos pontos de carona na entrada da cidade e no trevo</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_no_007_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_no_007_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, para que faça uma reforma na praça do bairro São Mateus e providencie uma denominação para a mesma.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indicamos ao poder Executivo, por meio da Secretaria de Educação que realiza a lotação, mediante a projeto de lei, dos servidores concursados para cargo de Servente Escolar. Seguindo os mesmos critérios adotados na lotação dos professores lei complementar n°11/2016 - artigos 41; 42; 43 e 44 (em anexo), ou que criem uma lei específica para organização da lotação dos serventes escolares.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_009_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_009_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao poder Executivo, que faça uma vistoria nos postes de iluminação da Rua Jefferson Batalha, por meio do setor ou empresa específica responsável, para a manutenção ou substituição das lâmpadas, por outras com a quantidade de watts superior a 200 (duzentos), para aumentar a iluminação da rua.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Indico ao poder Executivo, nos termos do artigo 88 do Regimento Interno, por meio da Secretaria de Obras, a reparação da Capela Mortuária Municipal, para adequar o piso no mesmo nível, tirando o ressalto, para que o local fique acessível a todos com mobilidade reduzida, de acordo com a Lei de Acessibilidade 10.098 de 19 de dezembro de 2000.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Indico ao poder Executivo, por meio da Secretaria de Obras, o alongamento da manilha instalada na rua em anexo a Rua Coronel João Marcelino (conhecida como “Beco do Tarcísio”).</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_012_leonardo_paz.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_012_leonardo_paz.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação de Projeto de Lei: "CRIA	O	PROGRAMA	MUNICIPAL	DE ESTÁGIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_013_antonio_nogueira.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_013_antonio_nogueira.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, solicitando o desmembramento da Secretaria de Esporte da Secretaria de Educação, Esportes e Cultura e a criação da Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Neide Vieira</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_014_neide_vieira.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_014_neide_vieira.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, para que providencie a instalação uma lixeira com dimensões adequadas para o descarte de lixo, ao final da Rua Coronel João Marcelino, próximo a casa nº 655.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_015_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_015_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, para que conceda uma Moção de Aplausos a senhora Fabiana Maria Fava Machado, moradora da Vila do Cafarnaum, pela sua relevante conquista no XXIII CONCURSO DE QUALIDADE DO CAFÉ DAS MATAS DE MINAS REGIÃO DE MURIAÉ – 2024.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_016_leonardo_paz.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_016_leonardo_paz.docx</t>
   </si>
   <si>
     <t>Venho por meio deste, apresentar a Vossa Excelência, nos termos do artigo 88 do Regimento Interno, a presente indicação, para restaurar a quadra de areia localizada no Estádio José Raimundo e criar um projeto com aulas de futebol de areia.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_017_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_017_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, a canalização do Córrego “Bem-te-vi”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_018_homenageados_sessao_solene.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_018_homenageados_sessao_solene.docx</t>
   </si>
   <si>
     <t>Apresentamos nos termos do art. 88 do Regimento Interno, a presente Indicação para apreciação deste plenário para ser agraciado com o Título de Cidadão Benemérito ou Honorário na Sessão Solene, a qual teremos a honra de indicar os senhores e as senhoras: Eliane Aparecida de Araújo Ferreira, Leonardo Gonçalves Moreira, Milton Riveiro Padilha, Otavio Cesar da Fonseca Ferreira, Henrique Meira Mota, Francisco Carlos Batista, Juarez Alves Rosa, Eny do Carmo Rodrigues Monteiro, Luiza Helena de Melo Lugati.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_019_todos_os_vereadores.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_019_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Apresentamos nos termos do art. 88 do Regimento Interno, a presente Indicação para apreciação deste plenário para ser agraciada com a Moção de Aplausos, a Excelentíssima Dra. Sirley Souza Drummond Louro.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_resolucao_001_veiculo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_resolucao_001_veiculo.docx</t>
   </si>
   <si>
     <t>“Autoriza a cessão de uso de veículo oficial da Presidência da Câmara Municipal de Faria Lemos à Prefeitura Municipal de Faria Lemos”.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_resolucao_no_002_2024_reajuste_servidores.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_resolucao_no_002_2024_reajuste_servidores.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a recomposição dos subsídios dos Servidores Públicos do Poder Legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_resolucao_no_003_reajuste_vereadores.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_resolucao_no_003_reajuste_vereadores.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a recomposição dos subsídios dos Vereadores e dá outras providências”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao_no_004_subsidio_dos_vereadores.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao_no_004_subsidio_dos_vereadores.docx</t>
   </si>
   <si>
     <t>"Fixa os subsídios dos Vereadores para a próxima legislatura, ano 2025 a 2028, e dá outras providências."</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DEVOLUÇÃO DE BENS INSERVÍVEIS DA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL DE FARIA LEMOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_resolucao_no_006_2024_orcamento_do_exercicio_2025.doc</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_resolucao_no_006_2024_orcamento_do_exercicio_2025.doc</t>
   </si>
   <si>
     <t>“Detalha as Dotações Orçamentárias para o Exercício Financeiro de 2025”</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_resolucao_no_007_estagio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_resolucao_no_007_estagio.docx</t>
   </si>
   <si>
     <t>“REGULAMENTA O ESTÁGIO DE ESTUDANTES NA CÂMARA MUNICIPAL DE FARIA LEMOS/MG, COM BASE NA LEI Nº 11.788, DE 25 DE SETEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_no_008_comissao_de_gestao_de_patrimonio_.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_no_008_comissao_de_gestao_de_patrimonio_.docx</t>
   </si>
   <si>
     <t>"Estabelece diretrizes, constitui Comissão de patrimônio municipal da Câmara Municipal de Faria Lemos, e dá outras providências".</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_001_2024_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_001_2024_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117 do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer ao Excelentíssimo Prefeito informações acerca do contrato com a empresa de telecomunicações, Vivo.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_002_2024_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_002_2024_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117 do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer ao Excelentíssimo Prefeito, o balancete dos custos e despesas do setor da Educação, principalmente os gastos com as festas.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Solicita cópia dos Processos Licitatórios</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Requerimento de Interstício</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_003_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_003_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 006/2024 “Autoriza a abertura de Crédito Adicional Especial da Criação da Escola Tempo Integral instituído pela Lei Federal nº 14.640, 31 de julho de 2023 e da outras providências”. Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_004_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_004_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 008/2024 “Aprova o Loteamento Novo Horizonte e dá outras providências”. Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei Legislativo nº 001/2024 “Fixa os subsídios do Prefeito, Vice-Prefeito e dos Secretários para a próxima legislatura, ano 2025 a 2028, e dá outras providências”. Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_006_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_006_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei Legislativo nº 002/2024 “Dispõe sobre a Revisão Anual dos subsídios do Prefeito, Vice – Prefeito e Secretários Municipais em 4,62% (quatro vírgula sessenta e dois por cento) - INPC”. Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_010_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_010_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 010, das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 011/2024, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_011_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_011_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 007/2024 “Revoga disposição da Lei Municipal n.º 002/2005, de 30 de dezembro de 2005, que especifica”. _x000D_
 Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_012_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_012_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 012/2024 “Acresce parágrafo único ao Artigo 2º da Lei 81/2002, de 27 maio de 2002 e da outras providências”. Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_013_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_013_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 013, das Comissões de Legislação, Justiça e Redação Final, Finanças e Orçamento e Educação, Saúde e Assistência.  Solicitando dispensa de interstício para que o Projeto de Lei nº 014/2024, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_015_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_015_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 015, da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 015/2024, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_016_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_016_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 016/2024 _x000D_
 Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>LJR - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_018_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_018_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 018 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 018/2024, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_019_2024_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_019_2024_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 019, das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 019/2024, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento e Educação, Saúde e Assistência, referente ao Projeto nº 006/2024</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/91/parecer_conjunto_-_projeto_no_008_2024.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/91/parecer_conjunto_-_projeto_no_008_2024.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento e Obras e Serviços Públicos, referente ao Projeto nº 008/2024.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento, referente ao Projeto de Lei Legislativo nº 001/2024.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/97/parecer_comissoes_projeto_de_resolucao_004.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/97/parecer_comissoes_projeto_de_resolucao_004.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento, referente ao Projeto de Resolução nº 004/2024</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto nº 009/2024.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto nº 011/2024.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/109/contas_2020_parecer_da_comissao_de_financas_e_orcamento_.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/109/contas_2020_parecer_da_comissao_de_financas_e_orcamento_.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento, referente ao Julgamento das Contas do Executivo, exercício 2020.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_comissao_legislacao_justica_e_redacao_final_projeto_lei__012_2024.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_comissao_legislacao_justica_e_redacao_final_projeto_lei__012_2024.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto nº 012/2024</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_comissaojustica_e_redacao_final_projeto_lei__007_2024_.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_comissaojustica_e_redacao_final_projeto_lei__007_2024_.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto nº 007/2024.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>FO - COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento, referente ao Julgamento das Contas da Prefeitura Municipal de Faria Lemos – MG, exercício de 2017.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento referente ao Projeto de Lei nº 013 2024.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_projeto_de_lei_no_014_2024.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_projeto_de_lei_no_014_2024.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final; Finanças e Orçamento e Educação, Saúde e Assistência, referente ao Projeto de Lei nº 014 2024.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/143/parecer_da_comissao_-_projeto_de_lei_015_2024_.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/143/parecer_da_comissao_-_projeto_de_lei_015_2024_.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei nº 015 2024.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_da_comissao_-_projeto_de_lei_016_2024_.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_da_comissao_-_projeto_de_lei_016_2024_.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei nº 016 2024.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_das_comissoes_-_projeto_de_lei__017_2024.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_das_comissoes_-_projeto_de_lei__017_2024.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento referente ao Projeto de Lei nº 017 2024.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Entra em única discussão e votação o Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento referente ao Projeto de Resolução nº 007 2024.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei nº 018 2024.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 019 2024.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/80/decreto_legislativo_no_001-2024.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/80/decreto_legislativo_no_001-2024.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento das Contas da Prefeitura Municipal de Faria Lemos – MG do exercício de 2020”.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>“Dispõe sobre o julgamento das Contas da Prefeitura Municipal de Faria Lemos – MG do exercício de 2017”.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Faria Lemos - CMFL</t>
   </si>
   <si>
     <t>"Fixa os subsídios do Prefeito, Vice-Prefeito e dos Secretários para a próxima legislatura, ano 2025 a 2028, e dá outras providências."</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>“Dispõe sobre a Revisão Anual dos subsídios do Prefeito, Vice – Prefeito e Secretários Municipais em 4,62%(quatro vírgula sessenta e dois por cento) - INPC”.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>JCE</t>
   </si>
   <si>
     <t>Julgamento de Contas do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/111/defesa_da_sra._sueli_julg_2020.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/111/defesa_da_sra._sueli_julg_2020.pdf</t>
   </si>
   <si>
     <t>Prestação das Contas da Prefeitura Municipal, exercício 2020.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Julgamento das Contas da Prefeitura Municipal de Faria Lemos – MG, exercício de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1245,68 +1245,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_001_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_no_002_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_no_003_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_no_004_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_005_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_006_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_008_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_011_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_012_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_no_015_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_no_016_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_no_017_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_no_018_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_019_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_001_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_002_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_003_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_004_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_005_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_no_006_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_no_007_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_009_felipe.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_012_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_013_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_014_neide_vieira.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_015_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_016_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_017_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_018_homenageados_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_019_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_resolucao_001_veiculo.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_resolucao_no_002_2024_reajuste_servidores.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_resolucao_no_003_reajuste_vereadores.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao_no_004_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_resolucao_no_006_2024_orcamento_do_exercicio_2025.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_resolucao_no_007_estagio.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_no_008_comissao_de_gestao_de_patrimonio_.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_001_2024_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_002_2024_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_003_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_004_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_006_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_010_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_011_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_012_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_013_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_015_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_016_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_018_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_019_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/91/parecer_conjunto_-_projeto_no_008_2024.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/97/parecer_comissoes_projeto_de_resolucao_004.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/109/contas_2020_parecer_da_comissao_de_financas_e_orcamento_.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_comissao_legislacao_justica_e_redacao_final_projeto_lei__012_2024.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_comissaojustica_e_redacao_final_projeto_lei__007_2024_.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_projeto_de_lei_no_014_2024.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/143/parecer_da_comissao_-_projeto_de_lei_015_2024_.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_da_comissao_-_projeto_de_lei_016_2024_.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_das_comissoes_-_projeto_de_lei__017_2024.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/80/decreto_legislativo_no_001-2024.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/111/defesa_da_sra._sueli_julg_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_001_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_no_002_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_no_003_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_no_004_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_005_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_006_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_008_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_011_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_012_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_no_015_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_no_016_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_no_017_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_no_018_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_019_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/69/indicacao_no_001_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/70/indicacao_no_002_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/73/indicacao_no_003_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/83/indicacao_no_004_felipe_sousa_maggi.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/88/indicacao_no_005_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_no_006_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_no_007_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/122/indicacao_no_009_felipe.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_012_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_013_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_014_neide_vieira.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_015_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_016_leonardo_paz.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/138/indicacao_no_017_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/139/indicacao_no_018_homenageados_sessao_solene.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_019_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_resolucao_001_veiculo.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_resolucao_no_002_2024_reajuste_servidores.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_resolucao_no_003_reajuste_vereadores.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao_no_004_subsidio_dos_vereadores.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_resolucao_no_006_2024_orcamento_do_exercicio_2025.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_resolucao_no_007_estagio.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_no_008_comissao_de_gestao_de_patrimonio_.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/74/requerimento_001_2024_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_002_2024_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_003_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_004_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/95/requerimento_005_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/96/requerimento_006_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_010_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_011_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_012_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_013_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_015_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_016_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_018_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/152/requerimento_019_2024_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/91/parecer_conjunto_-_projeto_no_008_2024.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/97/parecer_comissoes_projeto_de_resolucao_004.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/109/contas_2020_parecer_da_comissao_de_financas_e_orcamento_.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_comissao_legislacao_justica_e_redacao_final_projeto_lei__012_2024.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_comissaojustica_e_redacao_final_projeto_lei__007_2024_.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_projeto_de_lei_no_014_2024.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/143/parecer_da_comissao_-_projeto_de_lei_015_2024_.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_da_comissao_-_projeto_de_lei_016_2024_.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_das_comissoes_-_projeto_de_lei__017_2024.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/80/decreto_legislativo_no_001-2024.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2024/111/defesa_da_sra._sueli_julg_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>