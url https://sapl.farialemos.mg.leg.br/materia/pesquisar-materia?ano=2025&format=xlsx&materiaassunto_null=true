--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,1556 +54,1556 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Faria Lemos - PMFL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_001_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_001_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação e adequação das Secretarias do município de Faria Lemos e dá outras providencias”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_002_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_002_2025.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial para a Criação do Programa Municipal de Atendimento Sócio Educativo no Fundo Municipal de Assistência Social, da Secretaria Municipal de Assistência Social do Município de Faria Lemos, com base na Lei 2.015/2021 para o Orçamento Fiscal do Exercício Financeiro de 2025 e subsequentes, e dá outras providencias”.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_003_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_003_2025.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública o América Futebol Clube, autoriza a Celebração de Convênio, autoriza a Concessão de Subvenção Financeira e dá outras providencias”.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_004_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_004_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Recomposição do vencimento dos Servidores Públicos Municipais Ativos e Inativos e dá outras providencias”.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_005_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_005_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Adequação de Cargos das Leis Municipais Complementares n. 008 e 009/2016 e dá outras providências”</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_no_006_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_no_006_2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Recuperação Fiscal do Município de Faria Lemos e dá outras providencias”</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_no_007_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_no_007_2025.pdf</t>
   </si>
   <si>
     <t>“Institui e autoriza o Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde a realizar o pagamento do Incentivo Adicional Mensal do Componente de Qualidade aos Profissionais Integrantes das Equipes de Saúde Bucal – eSB e dá outras providências”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_008_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_008_2025.pdf</t>
   </si>
   <si>
     <t>“Institui e Autoriza o Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a realizar o pagamento do Incentivo Adicional do Componente de Qualidade aos Profissionais Integrantes das Equipes de Saúde da Família - eSF e Saúde Bucal - eSB e dá outras providências”.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_no_009_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_no_009_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2026, e dá outras providencias”</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_010_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_010_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Adequação de Cargos das Leis Municipais Complementares n. 008 e 009/2016 e dá outras providencias”</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_011_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_011_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação da Praça de Faria Lemos e dá outras providencias”</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Câmara Municipal de Faria Lemos - CMFL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_012_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_012_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a formalizar Parceria Voluntária com a APAE – Associação de Pais e Amigos dos Excepcionais de Faria Lemos, e dá outras providencias.”</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_013_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_013_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo a efetuar repasse financeiro para ASSOCIAÇÃO TICO-TICO, e dá outras providencias.”</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_014_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_014_2025.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação e dá outras providencias”</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo a efetuar repasse financeiro ao CONSEP – Conselho de Segurança Pública de Faria Lemos/MG, e dá outras providencias”</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_016_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_016_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Instituição do Programa Escola em Tempo Integral nas Escolas da Rede Municipal de Faria Lemos/MG”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_017_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_017_2025.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Especial que Cria a Dotação da Parceria Voluntária com a APAE no Fundo Municipal de Assistência Social, da Secretaria Municipal de Assistência Social do Município de Faria Lemos, para o Orçamento Fiscal do Exercício Financeiro de 2025 e subsequentes para atender a Lei 2.115/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_018_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_018_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Alterações dos Anexos da Lei de Diretrizes Orçamentarias do Município de Faria Lemos, e estabelece outras providencias”</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_019_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_019_2025.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Orçamento fiscal, para o Exercício Financeiro de 2026, e dá outras providências”</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_020_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_020_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual – PPA 2026 – 2029 para o Município de Faria Lemos, e estabelece outras providencias”</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_no_021_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_no_021_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Constituição do Serviço de Inspeção Municipal – SIM no município de Faria Lemos/MG, define os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providencias”.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no_022_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no_022_2025.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 2º da Lei 2.120/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no_023_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no_023_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Controle da Natalidade, medidas de Proteção. Identificação e controle Populacional de Cães e Gatos no município de Faria Lemos/MG e dá outras providencias”</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre o Código Tributário do Município de Faria Lemos”</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_025_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_025_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da ponte localizada na Fazenda Cláudio Machado, conhecida popularmente como “Ponte Cristal”, no município de Faria Lemos/MG, e dá outras providencias”.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_no_026_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_no_026_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da ponte localizada na Vila do Cafarnaum no município de Faria Lemos/MG, e dá outras providencias”.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_027_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_027_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da ponte localizada na Vila do Cafarnaum, conhecida popularmente como “Ponte Buqueirão”, no município de Faria Lemos/MG, e dá outras providencias”.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_028_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_028_2025.pdf</t>
   </si>
   <si>
     <t>“Institui área destinada exclusivamente para Carga e Descarga em frente ao imóvel onde funciona o estabelecimento Dama da Noite Presentes, e dá outras providencias”</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_no_029_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_no_029_2025.pdf</t>
   </si>
   <si>
     <t>“Altera o Art. 1º da Lei complementar nº 2.113/2025, que trata da adequação de cargos no âmbito municipal”</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_no_030_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_no_030_2025.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta Dispositivos a Lei Municipal nº 2015/2021, que Institui o Sistema Municipal de Atendimento Socioeducativo – SIMAVE, e dá outras providencias”</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fábio da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_001_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_001_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio da Secretaria de Obras, a construção de um quebra-molas na Rua São Sebastião.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_002_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_002_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor competente, a instalação de ar condicionado ou climatizador na Capela Mortuária Municipal e também a reforma do espaço, retirando o ressalto que possui.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Leonardo Paz</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_003_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_003_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a disponibilização de vagas no curso público para Pessoa Portadora de Deficiência (PCD), em conformidade com a Constituição Federal, art. 37, inciso VIII e Decreto nº 9.508, de 24 de setembro de 2018.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_004_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_004_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que adote as medidas necessárias, por meio do setor competente, para que faça a instalação de um bebedouro público na Praça Farmacêutico José Ferreira.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Neide Vieira</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_005_neide.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_005_neide.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que faça uma cobrança a empresa CEMIG, em relação a sua empresa terceirizada, “VAGALUME”, sobre solicitações não atendidas de troca de lâmpadas queimadas, na Rua José Ditiz, em frente à casa nº 212.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_006_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_006_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno que solicite ao setor competente, mais um motorista para atender a área de saúde no Distrito de Cafarnaum.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_007_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_007_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que envie a Cemig um oficio requerendo um Poste na Rua Doriano Lopes Monteiro, próximo ao nº 99, Distrito do Cafarnaum.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_008_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_008_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a instalação de mais lixeiras na praça do bairro São Mateus.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a necessidade de implementação de um curso de poda para os profissionais da prefeitura que atuam diretamente com a manutenção da arborização urbana.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_010_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_010_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, um QUEBRA-MOLA na Rua Jose Dittz número 116 em frente ao Restaurante da Bel.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_011_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_011_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, AR CONDICIONADO nas salas de aulas da ESCOLA MUNICIPAL “DIOGO DE VASCONCELOS”.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_012_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_012_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, uma ajuda de custo para transporte para a equipe de futebol “Nova Geração”.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_013_neide.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_013_neide.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para que viabilize a aquisição ou locação de micro-ônibus ou van administrativo para viagens de membros das igrejas, equipes esportivas e alunos de faculdade.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_014_neide.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_014_neide.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio da Secretaria de Saúde, para que disponibilize um técnico de enfermagem nas viagens que tiverem pacientes com necessidades especiais.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_015_todos_os_vereadores.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_015_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que rescinda o contrato com a empresa Copasa e tome as devidas providências em relação ao saneamento básico do município.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_016_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_016_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que adote as medidas necessárias, por meio do setor competente que providencie a reinstalação das placas dos Dez Mandamentos que ficavam localizadas do trevo a chegada do município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_017_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_017_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para que providencie, por meio do setor de obras, a construção de uma ponte que dá acesso a propriedade do Sr. Alexandre, mais conhecida como “Ponte do Cicino”, no Cafarnaum.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_018_jose_luiz.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_018_jose_luiz.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para que providencie a aquisição de mais um veículo para o transporte de pacientes, bem como a contratação de um motorista para atender os moradores do Cafarnaum.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_019_jose_luiz.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_019_jose_luiz.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para que providencie, por meio do setor de obras, a construção de um parquinho na Vila do Cafarnaum.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_020_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_020_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor de obras, a extensão do calçamento da Rua Bista Maggi, terminando em frente à casa do Sr. Otávio.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_021_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_021_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, Reforma com Iluminação do Ponto de Carona em frente a nova UBS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_022_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_022_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a adesão ao convênio para fiscalização e cobrança do Imposto sobre a Propriedade Territorial Rural (ITR), em virtude da oportunidade de incremento na receita municipal, conforme explicitado no site governamental https://www.gov.br/pt-br/servicos/aderir-ao-convenio-para-fiscalizacao-e-cobranca-do-itr.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_023_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_023_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a manutenção dos três quebra-molas localizados na Rua Eurípedes Leal, no bairro São Mateus: um em frente à SB Letreiros, outro em frente à quadra de esportes e um terceiro em frente à residência do Sr. Bolotinha.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>João Emmanuel</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_024_joao_emmanuel.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_024_joao_emmanuel.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor de obras, a construção de um quebra-molas na rua Dr José Claudio Valadão Ferraz, em frente ao Cartório.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_025_neide.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_025_neide.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor de obras, que providencie a melhoria do quebra-molas na Rua Ildinandes Pires de Oliveira, tornando- o mais visível, bem como a instalação de placas de sinalização.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_026_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_026_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a necessidade de disponibilizar um funcionário dedicado ao auxílio de idosos e pessoas com mobilidade reduzida nos momentos de embarque e desembarque das ambulâncias.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_027_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_027_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, o seguinte Projeto de Lei:</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_028_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_028_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a criação de uma data oficial no calendário municipal para a realização de um "Dia da Corrida Rústica".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_029_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_029_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para solicitar o início de um processo gradual de atuação em relação ao grave problema do saneamento básico no município de Faria Lemos.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_030_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_030_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para solicitar a avaliação e, se necessário, a poda ou remoção de uma árvore localizada próxima à residência da Sra. Lita, na Rua Cel. Novais, nº 49.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_031_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_031_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para tratar de uma situação específica e urgente relacionada à falta de saneamento básico no município.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_032_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_032_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a construção de um banheiro na Quadra Poliesportiva da Fefal.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_033_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_033_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a adesão ao Edital de Chamada Pública Procel "Energia Zero em Prédios Públicos", visando a modernização e sustentabilidade do prédio da antiga prefeitura, bem como a obtenção de recursos financeiros não reembolsáveis para tal fim.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_034_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_034_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a implementação de medidas de redução do consumo de papel nos processos e expedientes administrativos municipais por meio da digitalização qualificada e da utilização do processo eletrônico.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_035_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_035_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que determine ao setor competente, a realização de serviços de desobstrução e limpeza do Córrego “Bem-te-Vi”, situado atrás da Loja Construcenter. (Foto em anexo)</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_036_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_036_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a poda de árvores ou a construção de um muro de contenção na praça do bairro Chico Thomé, visando prevenir acidentes decorrentes da instabilidade das árvores no local. (fotos em anexo)</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_037_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_037_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, o seguinte projeto de lei:</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_038_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_038_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que sejam tomadas as devidas providências no sentido de: providenciar a ampliação ou aquisição de terrenos e construção de novas gavetas no Cemitério Municipal, bem como realizar a manutenção e melhoria da iluminação do local.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_039_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_039_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, a reforma e iluminação da Ponte e da Passarela que liga ao Bairro São Mateus.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para tratar da necessidade urgente de intervenções em encostas na estrada que é entrada da cidade de Faria Lemos.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Felipe Sousa</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a viabilização de um cursinho social preparatório voltado ao concurso público municipal.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_042_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_042_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, inciso III, e do artigo 116 do Regimento Interno, indico a utilização de câmeras com 4G e energia solar.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_043_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_043_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, inciso III, e do artigo 116 do Regimento Interno, indico a atualização das informações públicas da prefeitura disponíveis na internet.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_044_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_044_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, um local apropriado para que as pessoas que fazem artesanatos possam expor os seus produtos.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_045_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_045_leonardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que sejam adotadas as providências necessárias para a aquisição e o regular abastecimento de medicamentos essenciais para a Unidade Básica de Saúde (UBS), incluindo Dipirona, Buscopan Composto, Nausedron, Cetoprofeno, Noripurum, bem como a disponibilidade de oxigênio medicinal na sala de medicamentos</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Alamir Costa Louro</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_046_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_046_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, inciso III, e do artigo 116 do Regimento Interno, indico a disponibilização de latas de lixo na cidade.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_047_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_047_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, para que tome as providências necessárias quanto à conservação e reforma do prédio histórico da Maçonaria.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_048_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_048_leonardo.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições regimentais, vem respeitosamente indicar a Vossa Excelência a criação de um Campeonato Regional de Futebol, com o objetivo de fomentar o esporte, incentivar a juventude, movimentar a economia local e fortalecer a integração entre os municípios vizinhos</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_049_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_049_leonardo.docx</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Faria Lemos, a celebração de convênio intermunicipal com cidades vizinhas, visando à criação e manutenção de um Canil/Gatil Municipal Regional.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Marlon Cunha Terra</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_050__marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_050__marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente que Recoloque Placas de Rua novas no Distrito de Cafarnaum.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_051_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_051_alamir.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, inciso III, e do artigo 116 do Regimento Interno, indico a necessidade de que o Poder Executivo Municipal, por meio de seus órgãos competentes, realize estudos de viabilidade e, caso os resultados sejam favoráveis, institua o Programa "Ticket-Feira" destinado aos servidores públicos do Poder Executivo e do Poder Legislativo do Município de Faria Lemos.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_052_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_052_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a instalação de um dispositivo eletrônico de controle de velocidade (radar) no Trevo de Faria Lemos.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_053_fabio_rocha.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_053_fabio_rocha.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a instalação de placas de sinalização e/ou lombadas no trecho próximo à "Serra Queimada"</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_054_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_054_leonardo.docx</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Faria Lemos, o seguinte Projeto de Lei:</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_055_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_055_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a construção de ponto de ônibus ou mesmo um abrigo para passageiros de forma a atender aos moradores próximos à Rua Moreira Carneiro, perto da casa do senhor Emerson.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, solicitando que o Poder Executivo Municipal envide esforços para a utilização das instalações do Faria Lemos Clube, não somente, mas preferencialmente como um Centro de Convivência dedicado à população idosa do nosso município.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_057_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_057_leonardo.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, a implementação de um programa regular ou evento pontual denominado "Cinema na Praça" como forma de lazer, integração social e promoção da cultura.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_058_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_058_leonardo.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, para que seja realizado o conserto e manutenção do calçamento da Rua Ildinantes Pires de Oliveira.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que forneça de graça tickets de Passagem para Carangola juntamente com a Novo Horizonte a todas as pessoas de Faria Lemos que comprove o seu compromisso com o trabalho.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_060_neide.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_060_neide.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor de obras, que seja realizada a instalação de manilhas e bueiros em frente à Associação dos Pequenos Produtores Rurais, bem como a extensão do calçamento da Rua Periano Lopes Rodrigues até o final da referida Associação e o conserto em alguns pontos da rua. (Fotos em Anexo)</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_061_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_061_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio da Secretaria de Obras, a construção de rampas de acesso no Faria Lemos Clube, em conformidade com a Lei Nº 10.098/2000 (Lei da Acessibilidade).</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_062_alamir_e_joao_emmanuel.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_062_alamir_e_joao_emmanuel.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, solicitando que o Poder Executivo Municipal avalie e envide esforços para a adesão formal do nosso município à Estratégia Brasil Amigo da Pessoa Idosa (EBAPI), coordenada pelo Ministério dos Direitos Humanos e da Cidadania, por meio de sua Secretaria Nacional dos Direitos da Pessoa Idosa.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_063_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_063_alamir.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, com o objetivo de solicitar ações conjuntas para o combate e controle do número crescente de escorpiões em nosso município.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_064_mocao_de_aplausos_out.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_064_mocao_de_aplausos_out.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,  _x000D_
 Apresento a Vossa Excelência, nos termos do art. 88 do Regimento Interno, a presente Indicação para apreciação deste plenário para ser agraciado com a monção de aplausos em homenagem ao “Dia dos Professores”, a qual teremos a honra de indicar o senhor e as senhoras: Dulcinéa de Sousa e Silva, Marcia Geraldeli Silva Caetano, Izabel Cristina Souza Ramos, Cristiana Fava Machado Leal, Maria José Carvalho Isidoro, Almir Martins, Dircinea Damas Pereira, Maria Célia de Sousa, Wanda Ferreira Costa.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_065_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_065_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, a manutenção dos quebra-molas localizados na Rua José Dittz.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_066_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_066_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que estude a possibilidade de adquirir um gerador de energia elétrica trifásico e faça um acordo de cooperação com a empresa COPASA, para que nas eventuais faltas de energia elétrica o município não fique sem o abastecimento de água potável, tendo em vista que as bombas que abastecem o reservatório de água são movidas a energia elétrica</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_067_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_067_leonardo.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, para que denomine a Ponte Cristal com o nome do Senhor Itamar Cardoso, em reconhecimento à sua memória e contribuição à comunidade local.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no_068_neide.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no_068_neide.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, venho, por meio desta, submeter à elevada apreciação de Vossa Excelência a relevante sugestão para a criação e implementação de um Programa de Atendimento Fisioterapêutico, com ênfase no método Pilates, direcionado a crianças diagnosticadas com Transtorno do Espectro Autista (TEA) em nosso Município.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_069_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_069_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, em parceria com a EMATER e a Diretoria de Agricultura que estude a possibilidade de instituir uma data anual para a realização de Leilões de Gado com a participação dos criadores do município de Faria Lemos.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_070_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_070_leonardo.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, para que viabilize o desmembramento da atual Secretaria de Educação, Cultura e Esporte, visando à criação de uma Secretaria de Esportes autônoma e especializada.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_071_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_071_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor competente para que faça a manutenção dos ventiladores de parede do salão da terceira idade.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_no_072_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_no_072_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, por meio do setor competente para que providencie a instalação de um relógio digital que informe a hora e a temperatura, acompanhado de um painel publicitário, cuja exploração do espaço possa ser concedida mediante processo licitatório ou chamamento público.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_073_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_073_leonardo.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, Inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, apresento a Vossa Excelência a presente Indicação, que estude a possibilidade de adquirir um terreno localizado na Rua Ildinandes Pires de Oliveira, com o objetivo de implantar um parquinho destinado ao lazer das crianças e à convivência das famílias da comunidade.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_074_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_074_felipe.docx</t>
   </si>
   <si>
     <t>Indico ao chefe do poder Executivo que seja reservada aos negros e pardos trinta por cento _x000D_
 (30 %) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal da cidade de Faria Lemos. Amparada pelos artigos nº 38 e 39 do Estatuto da Igualdade Racial (lei n°12.288 de 2010) e pela lei federal (n°15.142 de 2025) que amplia para 30% as vagas em concursos públicos para negros e pardos</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_resolucao_no_001_2025.doc</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_resolucao_no_001_2025.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a proceder à doação de bem móvel ao poder Executivo Municipal</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_no_002_2025_reajustes_servidores.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_no_002_2025_reajustes_servidores.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a recomposição dos subsídios dos Servidores Públicos do Poder Legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_resolucao_no_003_2025_vale_alimentacao.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_resolucao_no_003_2025_vale_alimentacao.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO MENSAL AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE FARIA LEMOS"</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_resolucao_no_004_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_resolucao_no_004_2025.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre as viagens oficiais e a concessão de diárias aos vereadores e servidores do Poder Legislativo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_resolucao_no_005_2025.pdf</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_resolucao_no_005_2025.pdf</t>
   </si>
   <si>
     <t>“Detalha as Dotações Orçamentárias   para o Exercício Financeiro de 2026”</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_001_2025_carlos_eduardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_001_2025_carlos_eduardo.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer a Ilustríssima Srª. Secretária de Educação, informações sobre o pedido de exame Beta hCG para contratação de servidores somente desta Secretaria.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_003_2025_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_003_2025_leonardo.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer Exmo. Srº. Prefeito Municipal, informações acerca da propriedade onde está localizada a Cachoeira “Surpresa” no Cafarnaum, pois o proprietário está impedindo a entrada das pessoas e todos estão acostumados com o lugar sendo aberto ao público._x000D_
 A indagação é se o executivo tem ciência da situação e até onde ele pode proibir o acesso a cachoeira.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_005_2025_fabio_joao_e_marlon.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_005_2025_fabio_joao_e_marlon.docx</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer Exmo. Srº. Prefeito Municipal, informações em relação ao pagamento duplicado do mês de fevereiro dos Excelentíssimos Prefeito e vice-prefeito e da senhorita Secretária de Saúde, como consta no Portal Transparência. (Foto em anexo)_x000D_
  Na oportunidade, solicitamos cópia da folha de pagamento do mês de fevereiro.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_009_2025_fabio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_009_2025_fabio.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer Exmo. Srº. Prefeito Municipal, as seguintes informações:_x000D_
 •	Relatório dos contratados por setor e cargos;</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_013_2025_leonardo.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_013_2025_leonardo.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente à presença de Vossa Excelência, requerer as seguintes informações acerca da Indicação nº 027/2025 “Autoriza o poder executivo municipal a prestar auxílio financeiro em combustível para tratamento fora da sede do município (tfd) aos usuários do sus Faria Lemos-MG”, apresentada por este vereador</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_014_2025_alamir.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_014_2025_alamir.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer ao Exmo. Srº. Prefeito Municipal, as seguintes informações acerca da publicação dos 2 projetos de lei legislativa relacionados com o Bolsa Atleta Municipal (01/2025) e o Estatuto do Autista (02/2025)._x000D_
 Adicionalmente requisito informação sobre data em que foi protocolado o envio para a Câmara dos projetos de lei da PPA e LOA 2026.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_016_2025_leonardo_e_felipe.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_016_2025_leonardo_e_felipe.docx</t>
   </si>
   <si>
     <t>Solicitação de Esclarecimentos sobre a Lotação dos Serventes Escolares – Indicação nº 008/2024.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_028_2025_joao_emmanuel.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_028_2025_joao_emmanuel.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, conforme o art. 117, §3, Inc. X e XII do Regimento Interno desta Casa Legislativa, vem por meio deste, respeitosamente requerer ao Exmo. Srº. Prefeito Municipal, as seguintes informações acerca do Percentual de Aplicação na Educação em 2025</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Requerimento de Interstício</t>
   </si>
   <si>
     <t>LJR - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_002_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_002_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, com assento nesta Casa Legislativa, conforme o Art. 117 do Regimento Interno, em seu parágrafo §3º- inciso VI e VII, onde solicita a preferência para discussão de matéria ou redução de Interstício Regimental por discussão._x000D_
 Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 001/2025 “Dispõe sobre a criação e adequação das Secretarias do município de Faria Lemos e dá outras providencias”. Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_004_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_004_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 004 2025 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 002/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 006 2025 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 006/2025, entre em duas votações na mesma sessão</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_007_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_007_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 007 2025 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 007/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_008_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_008_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 008 2025 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 008/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_010_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_010_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, com assento nesta Casa Legislativa, conforme o Art. 117 do Regimento Interno, em seu parágrafo §3º- inciso VI e VII, onde solicita a preferência para discussão de matéria ou redução de Interstício Regimental por discussão.Considerando a urgência da matéria em tramitação, encaminhando o Projeto de Lei nº 010/2025 “Cria o Programa de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação e dá outras providencias”._x000D_
 Solicitamos dos Edis dessa Egrégia Casa de Leis, que coloque em 2ª votação na mesma sessão o referido Projeto de Lei.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_011_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_011_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 011 2025 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 015/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_012_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_012_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 012 2025 das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência.  Solicitando dispensa de interstício para que o Projeto de Lei nº 016/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_015_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_015_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 015 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 021/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_017_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_017_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 017 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 022/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_018_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_018_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 018 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 023/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Requerimento nº 020 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 024/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_022_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_022_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 021 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 025/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_022_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_022_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 022 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 026/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_023_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_023_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 023 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 027/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_024_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_024_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 024 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 028/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_025_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_025_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 025 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 029/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_026_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_026_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 026 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 030/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_027_2025_dispensa_de_intersticio.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_027_2025_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 027 2025 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei Legislativo nº 003/2025, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/166/parecer_da_comissao_-_projeto_no_001_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/166/parecer_da_comissao_-_projeto_no_001_2025.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei nº 001 2025.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/179/parecer_das_comissoes__-_projeto_no_002_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/179/parecer_das_comissoes__-_projeto_no_002_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 002 2025.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 004 2025.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 006 2025.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 003 2025.</t>
   </si>
   <si>
     <t>207</t>
   </si>
@@ -1616,297 +1616,297 @@
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 007 2025.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 008 2025.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 009 2025</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 010 2025</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_comissao_legislacao_justica_e_redacao_final_-_projeto_no_011_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_comissao_legislacao_justica_e_redacao_final_-_projeto_no_011_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 011 2025</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_das_comissoes_-_projeto_no_012_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_das_comissoes_-_projeto_no_012_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 012 2025</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei nº 013 2025</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei Legislativo nº 002 2025</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_das_comissoes_-_projeto_no_014_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_das_comissoes_-_projeto_no_014_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência,referente ao Projeto de Lei nº 014 2025 COM EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência, referente ao Projeto de Lei nº 015 2025</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/263/parecer_das_comissoes_-_projeto_no_016_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/263/parecer_das_comissoes_-_projeto_no_016_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final, Finanças e Orçamento e Educação, Saúde e Assistência referente ao Projeto de Lei nº 016 2025, com EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento referente ao Projeto de Lei nº 017 2025.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento referente ao Projeto de Resolução nº 005 2025.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 021 2025</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_das_comissoes_-_projeto_no_018_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_das_comissoes_-_projeto_no_018_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e orçamento referente ao Projeto de Lei nº 018 2025</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/292/parecer_das_comissoes_-_projeto_no_019_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/292/parecer_das_comissoes_-_projeto_no_019_2025.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e orçamento referente ao Projeto de Lei nº 019 2025</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/293/parecer_das_comissoes_-_projeto_no_020_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/293/parecer_das_comissoes_-_projeto_no_020_2025.docx</t>
   </si>
   <si>
     <t>o Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e orçamento referente ao Projeto de Lei nº 020 2025</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 022 2025</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência referente ao Projeto de Lei nº 023 2025</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e orçamento COM EMENDA MODIFICATIVA referente ao Projeto de Lei nº 024 2025</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_das_comissoes_-_projeto_no_025_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_das_comissoes_-_projeto_no_025_2025.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 025 2025</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/324/parecer_das_comissoes_-_projeto_no_026_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/324/parecer_das_comissoes_-_projeto_no_026_2025.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 026 2025</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_das_comissoes_-_projeto_no_027_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_das_comissoes_-_projeto_no_027_2025.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 027 2025</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/326/parecer_das_comissoes_-_projeto_no_028_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/326/parecer_das_comissoes_-_projeto_no_028_2025.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 028 2025</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 029 2025</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 030 2025</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei Legislativo nº 003 2025</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_legislativo_001_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_legislativo_001_2025.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a Criação e Concessão dos Programas de Bolsa-Atleta e Bolsa -Técnico no âmbito do Município de Faria Lemos e dá outras providências.”</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_legislativo_002_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_legislativo_002_2025.docx</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Proteção dos Direitos das Pessoas com Transtorno do Espectro Autista (TEA) no Município de Faria Lemos, e dá outras providências.”</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_legislativo_003_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_legislativo_003_2025.docx</t>
   </si>
   <si>
     <t>“Institui o Conselho Municipal de Segurança Alimentar e Nutricional – COMSEA, cria o Fundo Municipal de Segurança Alimentar e Nutricional – FMSAN, cria a Câmara Intersetorial Municipal de Segurança Alimentar e Nutricional – CAISAN/M do município de Faria Lemos-MG e dá outras providências”</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_repudio_001_2025.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_repudio_001_2025.docx</t>
   </si>
   <si>
     <t>O Vereador Alamir Costa Louro e o Vereador Felipe Sousa Maggi que a este subscrevem, amparados no Regimento Interno e na Lei Orgânica Municipal, vêm à presença de Vossa Excelência expressar veemente repúdio ao Projeto de Lei Nº 3.738/2025, de autoria do Poder Executivo estadual de Minas Gerais, que autoriza a transferência da gestão e dos bens da Universidade do Estado de Minas Gerais (UEMG) para a União.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/294/emenda_01-_bolsa_atleta.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/294/emenda_01-_bolsa_atleta.docx</t>
   </si>
   <si>
     <t>A presente emenda tem como objetivo a inclusão de uma nova atividade orçamentária com a finalidade de promover o Programa Bolsa Atleta, junto a Secretaria Municipal de Ensino, Cultura, Esporte e Turismo. A medida atende aos princípios de Incentivo ao Esporte, demonstrando o compromisso do Poder Legislativo e Executivo em fortalecer as políticas públicas do Esporte, conforme Lei 2.108/2025 de 25 de Abril de 2025, sendo compatível com a Lei de Diretrizes Orçamentárias (LDO) vigente e será incorporada por Decreto ao Plano Plurianual com vigência de 2026 a 2029.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>A presente emenda tem como objetivo a inclusão de uma nova atividade orçamentária com a finalidade de promover a Semana da Neurodiversidade, com base na Lei 2.119/2025 de 14 de julho de 2025, junto a Secretaria Municipal de Assistência Social. A medida atende aos princípios de justiça social demonstrando o compromisso do Poder Legislativo e Executivo em fortalecer as políticas públicas de assistência social sendo compatível com a Lei 2.116/2025, a Lei de Diretrizes Orçamentárias (LDO) vigente e será incorporada por Decreto ao Plano Plurianual com vigência de 2026 a 2029.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/305/emenda_aditiva_no_001.docx</t>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/305/emenda_aditiva_no_001.docx</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos ao Projeto de Lei nº 23, de 21 de Outubro de 2025, que "Dispõe sobre o Controle da Natalidade, medidas de Proteção, Identificação e Controle Populacional de Cães e Gatos no Município de Faria Lemos/MG e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2213,68 +2213,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_no_006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_no_007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_008_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_no_009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_011_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_no_021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no_022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no_023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_025_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_no_026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_027_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_028_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_no_029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_no_030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_001_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_002_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_003_leonardo.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_004_leonardo.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_005_neide.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_006_marlon.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_007_marlon.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_008_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_010_marlon.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_011_marlon.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_012_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_013_neide.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_014_neide.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_015_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_016_leonardo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_017_leonardo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_018_jose_luiz.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_019_jose_luiz.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_020_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_021_marlon.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_022_alamir.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_023_alamir.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_024_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_025_neide.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_026_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_027_leonardo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_028_leonardo.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_029_alamir.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_030_alamir.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_031_alamir.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_032_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_033_alamir.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_034_alamir.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_035_felipe.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_036_felipe.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_037_leonardo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_038_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_039_marlon.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_042_alamir.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_043_alamir.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_044_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_045_leonardo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_046_alamir.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_047_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_048_leonardo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_049_leonardo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_050__marlon.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_051_alamir.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_052_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_053_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_054_leonardo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_055_alamir.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_057_leonardo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_058_leonardo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_060_neide.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_061_felipe.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_062_alamir_e_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_063_alamir.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_064_mocao_de_aplausos_out.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_065_alamir.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_066_felipe.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_067_leonardo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no_068_neide.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_069_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_070_leonardo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_071_felipe.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_no_072_felipe.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_073_leonardo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_074_felipe.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_resolucao_no_001_2025.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_no_002_2025_reajustes_servidores.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_resolucao_no_003_2025_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_resolucao_no_004_2025.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_resolucao_no_005_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_001_2025_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_003_2025_leonardo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_005_2025_fabio_joao_e_marlon.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_009_2025_fabio.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_013_2025_leonardo.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_014_2025_alamir.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_016_2025_leonardo_e_felipe.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_028_2025_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_002_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_004_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_007_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_008_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_010_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_011_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_012_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_015_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_017_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_018_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_022_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_022_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_023_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_024_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_025_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_026_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_027_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/166/parecer_da_comissao_-_projeto_no_001_2025.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/179/parecer_das_comissoes__-_projeto_no_002_2025.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_comissao_legislacao_justica_e_redacao_final_-_projeto_no_011_2025.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_das_comissoes_-_projeto_no_012_2025.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_das_comissoes_-_projeto_no_014_2025.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/263/parecer_das_comissoes_-_projeto_no_016_2025.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_das_comissoes_-_projeto_no_018_2025.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/292/parecer_das_comissoes_-_projeto_no_019_2025.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/293/parecer_das_comissoes_-_projeto_no_020_2025.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_das_comissoes_-_projeto_no_025_2025.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/324/parecer_das_comissoes_-_projeto_no_026_2025.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_das_comissoes_-_projeto_no_027_2025.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/326/parecer_das_comissoes_-_projeto_no_028_2025.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_legislativo_001_2025.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_legislativo_002_2025.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_legislativo_003_2025.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_repudio_001_2025.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/294/emenda_01-_bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/305/emenda_aditiva_no_001.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_no_001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no_002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_no_004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_no_005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_no_006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_no_007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_008_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_no_009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_011_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_no_019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_no_021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_no_022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_no_023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_025_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_no_026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_027_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_028_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_no_029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_no_030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_001_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_002_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_003_leonardo.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_004_leonardo.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_005_neide.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_006_marlon.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_007_marlon.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_008_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_010_marlon.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_011_marlon.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_012_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_013_neide.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_014_neide.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_015_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_016_leonardo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_017_leonardo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_018_jose_luiz.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_019_jose_luiz.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_020_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_021_marlon.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_022_alamir.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_023_alamir.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_024_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_025_neide.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_026_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_027_leonardo.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_028_leonardo.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_029_alamir.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_030_alamir.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_031_alamir.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_032_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_033_alamir.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_034_alamir.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_035_felipe.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_036_felipe.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_037_leonardo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_038_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_039_marlon.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_042_alamir.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_043_alamir.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_044_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_045_leonardo.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_046_alamir.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_047_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_048_leonardo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_049_leonardo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_050__marlon.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_051_alamir.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_052_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_053_fabio_rocha.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_054_leonardo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_055_alamir.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_057_leonardo.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no_058_leonardo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_060_neide.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_061_felipe.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_062_alamir_e_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_063_alamir.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_064_mocao_de_aplausos_out.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_065_alamir.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_066_felipe.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_067_leonardo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no_068_neide.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_069_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_070_leonardo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_071_felipe.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_no_072_felipe.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_073_leonardo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_074_felipe.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_resolucao_no_001_2025.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_no_002_2025_reajustes_servidores.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_resolucao_no_003_2025_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_resolucao_no_004_2025.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_resolucao_no_005_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_001_2025_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/177/requerimento_003_2025_leonardo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_005_2025_fabio_joao_e_marlon.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_009_2025_fabio.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_013_2025_leonardo.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_014_2025_alamir.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_016_2025_leonardo_e_felipe.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/331/requerimento_028_2025_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_002_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/178/requerimento_004_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_006_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_007_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_008_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_010_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_011_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_012_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_015_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_017_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_018_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/315/requerimento_022_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_022_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_023_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_024_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_025_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_026_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_027_2025_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/166/parecer_da_comissao_-_projeto_no_001_2025.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/179/parecer_das_comissoes__-_projeto_no_002_2025.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_comissao_legislacao_justica_e_redacao_final_-_projeto_no_011_2025.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_das_comissoes_-_projeto_no_012_2025.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_das_comissoes_-_projeto_no_014_2025.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/263/parecer_das_comissoes_-_projeto_no_016_2025.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_das_comissoes_-_projeto_no_018_2025.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/292/parecer_das_comissoes_-_projeto_no_019_2025.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/293/parecer_das_comissoes_-_projeto_no_020_2025.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_das_comissoes_-_projeto_no_025_2025.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/324/parecer_das_comissoes_-_projeto_no_026_2025.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_das_comissoes_-_projeto_no_027_2025.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/326/parecer_das_comissoes_-_projeto_no_028_2025.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_legislativo_001_2025.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_legislativo_002_2025.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_legislativo_003_2025.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_repudio_001_2025.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/294/emenda_01-_bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2025/305/emenda_aditiva_no_001.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>