--- v0 (2026-04-06)
+++ v1 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="205">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -118,50 +118,74 @@
     <t>“Aprova o Plano de Expansão da Educação Infantil de Faria Lemos-MG, e dá outras providencias”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/347/projeto_de_lei_no_005_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Faria Lemos/MG a Integrar o Consórcio Intermunicipal Multifinalitário dos Município da Microrregião do Médio Rio pomba – Cimerp, podendo assinar o Protocolo de Intenções, e dá outras providencias”</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_lei_no_006_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Especial junto ao Orçamento Municipal no Exercício de 2026, para formalização Pactuação da Responsabilidade Econômico-financeiras junto ao Consórcio Intermunicipal Multifinalitário da Microrregião do Médio Rio Pomba – Cimerp”</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/372/projeto_de_lei_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Abre Credito Especial que cria a Dotação para criar convênio e conceder Subvenção Social ao Conselho Central Frederico Ozanam – Sociedade São Vicente de Paula na Secretaria Municipal de Assistência Social do Município de Faria Lemos, para o Orçamento Fiscal do Exercício Financeiro de 2026 e subsequentes e dá outras providencias. "</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária de 2027, e dá outras providências”</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neide Vieira</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/332/indicacao_no_001_neide.docx</t>
   </si>
   <si>
     <t>Indicação para a revisão e recomposição dos valores referentes aos Benefícios Eventuais (auxilio alimentação; auxilio aluguel social; auxilio gás; auxilio custeamento de energia elétrica; auxílio custeamento de água tratada; auxilio funeral), dispostos na Resolução nº 004/2021, no âmbito da Política Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>José Luiz</t>
   </si>
@@ -200,66 +224,60 @@
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que na elaboração do Projeto de Lei Orçamentária (PLOA) para 2027, seja revista a redação do artigo que trata especificamente sobre a abertura de créditos suplementares (atual Art. 5º, inciso II da LOA 2026)._x000D_
 A sugestão é que o limite percentual autorizado pela Câmara seja único e global, sem as cláusulas que excluem certas despesas (como pessoal, superávit e excesso de arrecadação) da contagem desse limite.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/340/indicacao_no_006_alamir.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, o seguinte Projeto de Lei:_x000D_
 _x000D_
 PROJETO DE LEI LEGISLATIVA Nº xx/2026_x000D_
 _x000D_
 Institui o Conselho Municipal de Segurança Alimentar e Nutricional – COMSEA, cria o Fundo Municipal de Segurança Alimentar e Nutricional – FMSAN, cria a Câmara Intersetorial Municipal de Segurança Alimentar e Nutricional – CAISAN/M do município de Faria Lemos-MG e dá outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Marlon Cunha Terra</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/350/indicacao_no_007_marlon.docx</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, do Regimento Interno que solicite ao setor competente, à PATRIMÔNIO CULTURAL E RELIGIOSO DE FARIA LEMOS, a Escultura da imagem do Padroeiro São Mateus abençoando o Peregrino, Criança e Negro na rua São Sebastião na entrada da Igreja Católica.</t>
   </si>
   <si>
     <t>355</t>
-  </si>
-[...1 lines deleted...]
-    <t>8</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/355/indicacao_no_008_neide.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a implantação de um redutor de velocidade (quebra-molas) na Rua Ildinantes Pires de Oliveira, em frente ao portão da COPASA.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/360/indicacao_no_009_todos_vereadores.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 88, inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, vêm respeitosamente perante Vossa Excelência indicar ao Poder Executivo Municipal, que seja estudada e implementada a concessão de um reajuste salarial justo e adequado aos membros do Conselho Tutelar de nosso Município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>10</t>
   </si>
@@ -280,50 +298,119 @@
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/362/indicacao_no_011_leonardo.docx</t>
   </si>
   <si>
     <t>Nos termos do art. 88, inciso III, e do art. 116 do Regimento Interno desta Casa Legislativa, o vereador que esta subscreve, vem, respeitosamente, à presença de Vossa Excelência, indicar a adoção das providências necessárias à celebração de convênio entre o Município de Faria Lemos/MG e a Casa de Caridade de Carangola, com a finalidade de viabilizar o custeio, pelo Município, de 50% (cinquenta por cento) da mensalidade referente ao convênio destinado à internação de servidores públicos municipais.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/363/indicacao_no_012_felipe_e_fabio.docx</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Faria Lemos,_x000D_
 Nos termos do art. 88, inciso III, e do art. 116 do Regimento Interno desta Casa Legislativa, indicamos ao Poder Executivo Municipal o seguinte Projeto de Lei:_x000D_
 _x000D_
 PROJETO DE LEI Nº 0xx/2026_x000D_
 _x000D_
 Dispõe sobre a regulamentação do art. 153, inciso XII, da Lei Orgânica Municipal, estabelecendo procedimento de notificação, prazos para limpeza e higienização de terrenos urbanos, aplicação de multa e dá outras providências.</t>
   </si>
   <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>João Emmanuel</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/366/indicacao_no_013_joao_emmanuel.docx</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito Municipal de Faria Lemos,_x000D_
+Nos termos do art. 88, inciso III, e do art. 116 do Regimento Interno desta Casa Legislativa, indico ao Poder Executivo Municipal a contratação de mais um profissional na área de Fonoaudiologia para atendimento na rede pública de saúde do município.</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/367/indicacao_no_014_alamir.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do Poder Executivo Municipal, nos termos do artigo 88, Inc. III e art. 116 do Regimento Interno, que o setor de Contabilidade e Finanças da Prefeitura de Faria Lemos realize o desdobramento da conta de receita 1.9.2.2.99.01.000 (Outras Restituições - Principal), criando uma rubrica analítica específica (subalínea) para o registro das “Devoluções de Saldos Financeiros da Câmara Municipal”.</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/369/indicacao_no_015_leonardo.docx</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito Municipal de Faria Lemos,_x000D_
+Nos termos do art. 88, inciso III, e do art. 116 do Regimento Interno desta Casa Legislativa, o vereador que esta subscreve, vem, respeitosamente, à presença de Vossa Excelência, indicar_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI Nº [NÚMERO]/2026_x000D_
+Institui o auxílio-alimentação para pacientes em Tratamento Fora do Município (TFM) em distâncias superiores a 300 km</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/374/indicacao_no_016_alamir.docx</t>
+  </si>
+  <si>
+    <t>, implementar, no exercício de 2027, a revisão do inventário de bens móveis e imóveis, assegurando a correta aplicação das taxas de depreciação e amortização, em estrita observância ao Manual de Contabilidade Aplicada ao Setor Público (MCASP)."</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_no_017_neide.docx</t>
+  </si>
+  <si>
+    <t>Nos termos do artigo 88, inciso III, e artigo 116 do Regimento Interno desta Casa Legislativa, indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de melhorias urbanísticas na Rua Américo Lacerda, mediante a instalação de pisos ao redor das árvores, nos mesmos moldes dos existentes no calçadão da cidade, bem como a colocação de bancos em seu entorno.</t>
+  </si>
+  <si>
     <t>335</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fábio da Rocha</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_001_2026_fabio.docx</t>
   </si>
   <si>
     <t>Informações referentes ao Concurso Público</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Requerimento de Interstício</t>
@@ -334,50 +421,77 @@
   <si>
     <t>Requerimento nº 002 2026 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 001 2026, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>LJR - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento_003_2026_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 003 2026 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei nº 005 2026, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/365/requerimento_004_2026_dispensa_de_intersticio.docx</t>
   </si>
   <si>
     <t>Requerimento nº 004 2026 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 006 2026, entre em duas votações na mesma sessão.</t>
   </si>
   <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/377/requerimento_005_2026_dispensa_de_intersticio.docx</t>
+  </si>
+  <si>
+    <t>Requerimento nº 005 2026 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 007 2026, entre em duas votações na mesma sessão.</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/378/requerimento_006_2026_dispensa_de_intersticio.docx</t>
+  </si>
+  <si>
+    <t>Requerimento nº 006 2026 das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento.  Solicitando dispensa de interstício para que o Projeto de Lei nº 002 2026, entre em duas votações na mesma sessão.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/380/requerimento_007_2026_dispensa_de_intersticio.docx</t>
+  </si>
+  <si>
+    <t>Requerimento nº 007 2026 da Comissão de Legislação, Justiça e Redação Final.  Solicitando dispensa de interstício para que o Projeto de Lei Legislativo nº 004 2026, entre em duas votações na mesma sessão</t>
+  </si>
+  <si>
     <t>341</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_comissaojustica_e_redacao_final_veto_projeto_de_lei_legislativo_no_003_2025.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Veto Total ao Projeto de Lei Legislativo nº 003 2026.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_comissaojustica_e_redacao_final_projeto_lei_legislativo_001_2026.docx</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência, referente ao Projeto de Lei Legislativo nº 001 2026</t>
   </si>
   <si>
     <t>352</t>
@@ -397,63 +511,165 @@
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência referente ao Projeto de Lei nº 003 2026</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Educação, Saúde e Assistência referente ao Projeto de Lei nº 004 2026.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final referente ao Projeto de Lei nº 005 2026.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento referente ao Projeto de Lei nº 006 2026.</t>
   </si>
   <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>FO - COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/371/parecer_comissao.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Finanças e Orçamento, referente ao Julgamento das Contas do Executivo, exercício 2016</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei 007 2026.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei 002 2026.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>Parecer das Comissões de Legislação, Justiça e Redação Final e Finanças e Orçamento, referente ao Projeto de Lei 008 2026.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/383/parecer_comissaojustica_e_redacao_final_projeto_lei_legislativo__004_2026.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei Legislativo 004 2026.</t>
+  </si>
+  <si>
     <t>333</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_legislativo_no_001_2026.docx</t>
   </si>
   <si>
     <t>“Institui consulta pública para aprovação de eventual proposta de municipalização escolar</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/368/projeto_de_lei_legislativo_no_003_2026.docx</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Videomonitoramento Escolar Preventivo nas unidades de ensino da rede pública do Município de Faria Lemos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/381/projeto_de_lei_legislativo_no_004_2026.docx</t>
+  </si>
+  <si>
+    <t>“Institui feriado municipal no dia de Corpus Christi e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>JCE</t>
+  </si>
+  <si>
+    <t>Julgamento de Contas do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/370/relatorio_prestacao_de_contas_2016.pdf</t>
+  </si>
+  <si>
+    <t>Julgamento das Contas do Executivo, exercício 2016.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Felipe Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/385/emenda_ldo_2026_felipe.docx</t>
+  </si>
+  <si>
+    <t>Altera e acresce dispositivo ao Projeto de Lei nº 008/2026, que "Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária de 2027, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/386/emenda_2_ldo_2026_alamir.docx</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/387/emenda_3_ldo_2026_alamir.docx</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/334/veto_do_projeto_legislativo_003_2025.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Legislativo nº 003 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -772,56 +988,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/344/projeto_de_lei_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/346/projeto_de_lei_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/347/projeto_de_lei_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_lei_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/332/indicacao_no_001_neide.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/336/indicacao_no_002_jose_luiz.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_003_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_004_alamir.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/340/indicacao_no_006_alamir.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/350/indicacao_no_007_marlon.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/355/indicacao_no_008_neide.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/360/indicacao_no_009_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/361/indicacao_no_010_alamir.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/362/indicacao_no_011_leonardo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/363/indicacao_no_012_felipe_e_fabio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_001_2026_fabio.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/353/requerimento_002_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento_003_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/365/requerimento_004_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_comissaojustica_e_redacao_final_veto_projeto_de_lei_legislativo_no_003_2025.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_comissaojustica_e_redacao_final_projeto_lei_legislativo_001_2026.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/352/parecer_das_comissoes_-_projeto_lei_001_2026.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_legislativo_no_001_2026.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/334/veto_do_projeto_legislativo_003_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/343/projeto_de_lei_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/344/projeto_de_lei_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/345/projeto_de_lei_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/346/projeto_de_lei_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/347/projeto_de_lei_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_lei_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/372/projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/332/indicacao_no_001_neide.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/336/indicacao_no_002_jose_luiz.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_003_carlos_eduardo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_004_alamir.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/340/indicacao_no_006_alamir.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/350/indicacao_no_007_marlon.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/355/indicacao_no_008_neide.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/360/indicacao_no_009_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/361/indicacao_no_010_alamir.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/362/indicacao_no_011_leonardo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/363/indicacao_no_012_felipe_e_fabio.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/366/indicacao_no_013_joao_emmanuel.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/367/indicacao_no_014_alamir.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/369/indicacao_no_015_leonardo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/374/indicacao_no_016_alamir.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_no_017_neide.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_001_2026_fabio.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/353/requerimento_002_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento_003_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/365/requerimento_004_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/377/requerimento_005_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/378/requerimento_006_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/380/requerimento_007_2026_dispensa_de_intersticio.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_comissaojustica_e_redacao_final_veto_projeto_de_lei_legislativo_no_003_2025.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_comissaojustica_e_redacao_final_projeto_lei_legislativo_001_2026.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/352/parecer_das_comissoes_-_projeto_lei_001_2026.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/371/parecer_comissao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/383/parecer_comissaojustica_e_redacao_final_projeto_lei_legislativo__004_2026.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/333/projeto_de_lei_legislativo_no_001_2026.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/368/projeto_de_lei_legislativo_no_003_2026.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/381/projeto_de_lei_legislativo_no_004_2026.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/370/relatorio_prestacao_de_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/385/emenda_ldo_2026_felipe.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/386/emenda_2_ldo_2026_alamir.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/387/emenda_3_ldo_2026_alamir.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.farialemos.mg.leg.br/media/sapl/public/materialegislativa/2026/334/veto_do_projeto_legislativo_003_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -983,713 +1199,1256 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...11 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" t="s">
+        <v>59</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F20" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="E22" t="s">
+        <v>46</v>
+      </c>
+      <c r="F22" t="s">
         <v>94</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="E23" t="s">
-        <v>94</v>
+        <v>46</v>
+      </c>
+      <c r="F23" t="s">
+        <v>59</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
-        <v>106</v>
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>59</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
         <v>112</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>114</v>
+      </c>
+      <c r="E27" t="s">
         <v>115</v>
       </c>
-      <c r="B27" t="s">
-[...9 lines deleted...]
-        <v>106</v>
+      <c r="F27" t="s">
+        <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>55</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>121</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>55</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" t="s">
         <v>121</v>
       </c>
-      <c r="B30" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G30" s="1" t="s">
-        <v>55</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>55</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D32" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>121</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" t="s">
+        <v>120</v>
+      </c>
+      <c r="E33" t="s">
+        <v>121</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>10</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" t="s">
+      <c r="D34" t="s">
+        <v>141</v>
+      </c>
+      <c r="E34" t="s">
+        <v>142</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" t="s">
+        <v>142</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" t="s">
+        <v>141</v>
+      </c>
+      <c r="E36" t="s">
+        <v>142</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H37" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" t="s">
+        <v>141</v>
+      </c>
+      <c r="E38" t="s">
+        <v>142</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" t="s">
+        <v>142</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H39" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40" t="s">
+        <v>141</v>
+      </c>
+      <c r="E40" t="s">
+        <v>142</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" t="s">
+        <v>141</v>
+      </c>
+      <c r="E41" t="s">
+        <v>142</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" t="s">
+        <v>141</v>
+      </c>
+      <c r="E42" t="s">
+        <v>142</v>
+      </c>
+      <c r="F42" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" t="s">
+        <v>141</v>
+      </c>
+      <c r="E43" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H43" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>84</v>
+      </c>
+      <c r="D44" t="s">
+        <v>141</v>
+      </c>
+      <c r="E44" t="s">
+        <v>142</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>89</v>
+      </c>
+      <c r="D45" t="s">
+        <v>141</v>
+      </c>
+      <c r="E45" t="s">
+        <v>142</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H45" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>171</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>93</v>
+      </c>
+      <c r="D46" t="s">
+        <v>141</v>
+      </c>
+      <c r="E46" t="s">
+        <v>142</v>
+      </c>
+      <c r="F46" t="s">
+        <v>125</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H46" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>174</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>175</v>
+      </c>
+      <c r="E47" t="s">
+        <v>176</v>
+      </c>
+      <c r="F47" t="s">
+        <v>59</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H47" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>179</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" t="s">
+        <v>175</v>
+      </c>
+      <c r="E48" t="s">
+        <v>176</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H48" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>175</v>
+      </c>
+      <c r="E49" t="s">
+        <v>176</v>
+      </c>
+      <c r="F49" t="s">
+        <v>55</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H49" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>185</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>186</v>
+      </c>
+      <c r="E50" t="s">
+        <v>187</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H50" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>191</v>
+      </c>
+      <c r="E51" t="s">
+        <v>192</v>
+      </c>
+      <c r="F51" t="s">
+        <v>193</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>191</v>
+      </c>
+      <c r="E52" t="s">
+        <v>192</v>
+      </c>
+      <c r="F52" t="s">
+        <v>59</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H52" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>198</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" t="s">
+        <v>191</v>
+      </c>
+      <c r="E53" t="s">
+        <v>192</v>
+      </c>
+      <c r="F53" t="s">
+        <v>59</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H53" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>201</v>
+      </c>
+      <c r="E54" t="s">
+        <v>202</v>
+      </c>
+      <c r="F54" t="s">
         <v>13</v>
       </c>
-      <c r="G33" s="1" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="G54" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H54" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>